--- v0 (2026-10-08)
+++ v1 (2026-11-02)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a6d2a24d133428f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a102c644302c41788dbac64dbedc58b0.psmdcp" Id="R9e9a8ff70423401c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4c598143f304fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/95cf50e1bf6045bbab94a19370cecaaa.psmdcp" Id="R283890dacbbd4b45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sonuç Özeti" sheetId="1" r:id="rId2"/>
     <x:sheet name="Çalışma Kağıtları" sheetId="2" r:id="rId3"/>
     <x:sheet name="Bulgular" sheetId="3" r:id="rId4"/>
     <x:sheet name="Veri Kaynakları" sheetId="4" r:id="rId5"/>
     <x:sheet name="Tamamlanmayan İşler" sheetId="5" r:id="rId6"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sonuç Özeti'!$A$1:$B$18</x:definedName>
     <x:definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Çalışma Kağıtları'!$A$1:$H$33</x:definedName>
     <x:definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">Bulgular!$A$1:$G$5</x:definedName>
     <x:definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Veri Kaynakları'!$A$1:$I$3</x:definedName>
     <x:definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'Tamamlanmayan İşler'!$A$1:$F$27</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
@@ -120,297 +120,300 @@
   <x:si>
     <x:t>Hesap</x:t>
   </x:si>
   <x:si>
     <x:t>Hesap Adı</x:t>
   </x:si>
   <x:si>
     <x:t>Grup</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>Durum</x:t>
   </x:si>
   <x:si>
     <x:t>Borç</x:t>
   </x:si>
   <x:si>
     <x:t>Alacak</x:t>
   </x:si>
   <x:si>
     <x:t>Bakiye</x:t>
   </x:si>
   <x:si>
+    <x:t>131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ortaklardan Alacaklar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dönen Varlıklar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yüksek</x:t>
+  </x:si>
+  <x:si>
+    <x:t>331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ortaklara Borçlar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kısa Vadeli Yabancı Kaynaklar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Taslak</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alıcılar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Düşük</x:t>
+  </x:si>
+  <x:si>
+    <x:t>153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ticari Mallar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yurtiçi Satışlar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gelir Tablosu</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kasa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Belirlenmedi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tamamlandı</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bankalar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alacak Senetleri</x:t>
+  </x:si>
+  <x:si>
     <x:t>128</x:t>
   </x:si>
   <x:si>
     <x:t>Şüpheli Ticari Alacaklar</x:t>
   </x:si>
   <x:si>
-    <x:t>Dönen Varlıklar</x:t>
-[...20 lines deleted...]
-    <x:t>Taslak</x:t>
+    <x:t>150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>İlk Madde ve Malzeme</x:t>
+  </x:si>
+  <x:si>
+    <x:t>152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mamuller</x:t>
+  </x:si>
+  <x:si>
+    <x:t>180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gelecek Aylara Ait Giderler</x:t>
+  </x:si>
+  <x:si>
+    <x:t>191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>İndirilecek KDV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tesis, Makine ve Cihazlar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Duran Varlıklar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Taşıtlar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demirbaşlar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Birikmiş Amortismanlar (-)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banka Kredileri</x:t>
+  </x:si>
+  <x:si>
+    <x:t>320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Satıcılar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Personele Borçlar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ödenecek Vergi ve Fonlar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ödenecek Sosyal Güvenlik Kesintileri</x:t>
+  </x:si>
+  <x:si>
+    <x:t>391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hesaplanan KDV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banka Kredileri (Uzun Vadeli)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uzun Vadeli Yabancı Kaynaklar</x:t>
   </x:si>
   <x:si>
     <x:t>472</x:t>
   </x:si>
   <x:si>
     <x:t>Kıdem Tazminatı Karşılığı</x:t>
   </x:si>
   <x:si>
-    <x:t>Uzun Vadeli Yabancı Kaynaklar</x:t>
+    <x:t>500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sermaye</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Özkaynaklar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yasal Yedekler</x:t>
+  </x:si>
+  <x:si>
+    <x:t>570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Geçmiş Yıllar Kârları</x:t>
   </x:si>
   <x:si>
     <x:t>620</x:t>
   </x:si>
   <x:si>
     <x:t>Satılan Mamuller Maliyeti (-)</x:t>
   </x:si>
   <x:si>
-    <x:t>Gelir Tablosu</x:t>
+    <x:t>631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pazarlama, Satış ve Dağıtım Giderleri (-)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genel Yönetim Giderleri (-)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kısa Vadeli Borçlanma Giderleri (-)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgu Türü</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Önem</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tutar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Açıklama</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vergisel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ortaklardan alacaklar hesabı yıl içinde yoğun ve düzensiz hareket göstermiştir; faiz/vade koşulu belgelenmemiştir.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Değerleme</x:t>
   </x:si>
   <x:si>
     <x:t>Orta</x:t>
-  </x:si>
-[...196 lines deleted...]
-    <x:t>Değerleme</x:t>
   </x:si>
   <x:si>
     <x:t>Şüpheli ticari alacaklar karşılığı, 90 günü aşan bakiyelere göre yetersiz kalmaktadır.</x:t>
   </x:si>
   <x:si>
     <x:t>12 aydan uzun süredir hareket görmeyen ticari mal kalemleri tespit edilmiştir; net gerçekleşebilir değer testi yapılmamıştır.</x:t>
   </x:si>
   <x:si>
     <x:t>Kıdem tazminatı karşılığı basitleştirilmiş yöntemle (tavan × kıdem) hesaplanmış; iskonto ve personel devir hızı dikkate alınmamıştır.</x:t>
   </x:si>
   <x:si>
     <x:t>Tür</x:t>
   </x:si>
   <x:si>
     <x:t>Dosya</x:t>
   </x:si>
   <x:si>
     <x:t>Dönem</x:t>
   </x:si>
   <x:si>
     <x:t>Başlangıç</x:t>
   </x:si>
   <x:si>
     <x:t>Bitiş</x:t>
   </x:si>
@@ -974,970 +977,975 @@
       <x:c r="B12" s="1">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B13" s="1">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B14" s="1">
         <x:v>865000</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B15" s="1">
-        <x:v>32027000</x:v>
+        <x:v>3120000</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4">
       <x:c r="A16" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B16" s="1">
-        <x:v>21785000</x:v>
+        <x:v>3870000</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="1">
-        <x:v>10242000</x:v>
+        <x:v>-750000</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20">
+      <x:c r="A20" t="inlineStr">
+        <x:is>
+          <x:t xml:space="preserve">Oluşturan: oturum açılmamış (demo) · Oluşturma: 03.11.2026 00:15</x:t>
+        </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:B18"/>
   <x:mergeCells count="1">
     <x:mergeCell ref="A1:D1"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H33"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="9" max="16384" width="9.140625" style="1" customWidth="1"/>
     <x:col min="1" max="1" width="6.282054" style="1" customWidth="1"/>
     <x:col min="2" max="2" width="35.710625" style="1" customWidth="1"/>
     <x:col min="3" max="3" width="28.282054" style="1" customWidth="1"/>
-    <x:col min="4" max="4" width="7.282054" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <x:col min="8" max="8" width="9.282054" style="1" customWidth="1"/>
+    <x:col min="4" max="5" width="11.853482" style="1" customWidth="1"/>
+    <x:col min="6" max="7" width="8.282054" style="1" customWidth="1"/>
+    <x:col min="8" max="8" width="8.853482" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B1" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C1" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D1" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E1" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="F1" s="4" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G1" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="H1" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:8">
       <x:c r="A2" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B2" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C2" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D2" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E2" s="1" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F2" s="1">
-        <x:v>220000</x:v>
+        <x:v>450000</x:v>
       </x:c>
       <x:c r="G2" s="1">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H2" s="1">
-        <x:v>220000</x:v>
+        <x:v>450000</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:8">
       <x:c r="A3" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B3" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C3" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D3" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E3" s="1" t="s">
-        <x:v>9</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F3" s="1">
-        <x:v>450000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G3" s="1">
-        <x:v>0</x:v>
+        <x:v>300000</x:v>
       </x:c>
       <x:c r="H3" s="1">
-        <x:v>450000</x:v>
+        <x:v>-300000</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C4" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D4" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E4" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="F4" s="1">
-        <x:v>0</x:v>
+        <x:v>1470000</x:v>
       </x:c>
       <x:c r="G4" s="1">
-        <x:v>300000</x:v>
+        <x:v>540000</x:v>
       </x:c>
       <x:c r="H4" s="1">
-        <x:v>-300000</x:v>
+        <x:v>930000</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="A5" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="B5" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="C5" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="D5" s="1" t="s">
         <x:v>42</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>35</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F5" s="1">
-        <x:v>0</x:v>
+        <x:v>1200000</x:v>
       </x:c>
       <x:c r="G5" s="1">
-        <x:v>980000</x:v>
+        <x:v>780000</x:v>
       </x:c>
       <x:c r="H5" s="1">
-        <x:v>-980000</x:v>
+        <x:v>420000</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="A6" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F6" s="1">
-        <x:v>12600000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G6" s="1">
-        <x:v>0</x:v>
+        <x:v>2250000</x:v>
       </x:c>
       <x:c r="H6" s="1">
-        <x:v>12600000</x:v>
+        <x:v>-2250000</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="A7" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B7" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="B7" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F7" s="1">
-        <x:v>1950000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G7" s="1">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H7" s="1">
-        <x:v>1950000</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="A8" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="B8" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="D8" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E8" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="B8" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="F8" s="1">
-        <x:v>2300000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G8" s="1">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H8" s="1">
-        <x:v>2300000</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="A9" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F9" s="1">
-        <x:v>410000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G9" s="1">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H9" s="1">
-        <x:v>410000</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="A10" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="F10" s="1">
-        <x:v>62000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G10" s="1">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H10" s="1">
-        <x:v>62000</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="A11" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="B11" s="1" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F11" s="1">
-        <x:v>1850000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G11" s="1">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H11" s="1">
-        <x:v>1850000</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="A12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B12" s="1" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>9</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F12" s="1">
-        <x:v>1470000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G12" s="1">
-        <x:v>540000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H12" s="1">
-        <x:v>930000</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="A13" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B13" s="1" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F13" s="1">
-        <x:v>780000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G13" s="1">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H13" s="1">
-        <x:v>780000</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="A14" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B14" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F14" s="1">
-        <x:v>1150000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G14" s="1">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H14" s="1">
-        <x:v>1150000</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="A15" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B15" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="B15" s="1" t="s">
+      <x:c r="C15" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F15" s="1">
-        <x:v>940000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G15" s="1">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H15" s="1">
-        <x:v>940000</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="A16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>9</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F16" s="1">
-        <x:v>1200000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G16" s="1">
-        <x:v>780000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H16" s="1">
-        <x:v>420000</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="A17" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F17" s="1">
-        <x:v>65000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G17" s="1">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H17" s="1">
-        <x:v>65000</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:8">
       <x:c r="A18" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F18" s="1">
-        <x:v>310000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G18" s="1">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H18" s="1">
-        <x:v>310000</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="A19" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F19" s="1">
-        <x:v>4800000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G19" s="1">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H19" s="1">
-        <x:v>4800000</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="A20" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="B20" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="B20" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F20" s="1">
-        <x:v>950000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G20" s="1">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H20" s="1">
-        <x:v>950000</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="A21" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="B21" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="B21" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F21" s="1">
-        <x:v>520000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G21" s="1">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H21" s="1">
-        <x:v>520000</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="B22" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="B22" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F22" s="1">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G22" s="1">
-        <x:v>3100000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H22" s="1">
-        <x:v>-3100000</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:8">
       <x:c r="A23" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="B23" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="B23" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F23" s="1">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G23" s="1">
-        <x:v>1400000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H23" s="1">
-        <x:v>-1400000</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:8">
       <x:c r="A24" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="B24" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="B24" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F24" s="1">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G24" s="1">
-        <x:v>2650000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H24" s="1">
-        <x:v>-2650000</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:8">
       <x:c r="A25" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B25" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="B25" s="1" t="s">
+      <x:c r="C25" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F25" s="1">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G25" s="1">
-        <x:v>140000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H25" s="1">
-        <x:v>-140000</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:8">
       <x:c r="A26" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="F26" s="1">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G26" s="1">
-        <x:v>420000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H26" s="1">
-        <x:v>-420000</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:8">
       <x:c r="A27" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F27" s="1">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G27" s="1">
-        <x:v>190000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H27" s="1">
-        <x:v>-190000</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:8">
       <x:c r="A28" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="B28" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="B28" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F28" s="1">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G28" s="1">
-        <x:v>365000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H28" s="1">
-        <x:v>-365000</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:8">
       <x:c r="A29" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F29" s="1">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G29" s="1">
-        <x:v>2100000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H29" s="1">
-        <x:v>-2100000</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:8">
       <x:c r="A30" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F30" s="1">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G30" s="1">
-        <x:v>4500000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H30" s="1">
-        <x:v>-4500000</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:8">
       <x:c r="A31" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F31" s="1">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G31" s="1">
-        <x:v>620000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H31" s="1">
-        <x:v>-620000</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:8">
       <x:c r="A32" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F32" s="1">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G32" s="1">
-        <x:v>1450000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H32" s="1">
-        <x:v>-1450000</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:8">
       <x:c r="A33" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F33" s="1">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G33" s="1">
-        <x:v>2250000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H33" s="1">
-        <x:v>-2250000</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:H33"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:G5"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
@@ -1952,829 +1960,829 @@
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B1" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C1" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D1" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E1" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="F1" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G1" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B2" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C2" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D2" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E2" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F2" s="1">
         <x:v>650000</x:v>
       </x:c>
       <x:c r="G2" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B3" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C3" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D3" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E3" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F3" s="1">
         <x:v>120000</x:v>
       </x:c>
       <x:c r="G3" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C4" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D4" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E4" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F4" s="1">
         <x:v>95000</x:v>
       </x:c>
       <x:c r="G4" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:G5"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I3"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="10" max="16384" width="9.140625" style="1" customWidth="1"/>
     <x:col min="1" max="1" width="6.282054" style="1" customWidth="1"/>
     <x:col min="2" max="2" width="33.139196" style="1" customWidth="1"/>
     <x:col min="3" max="3" width="7.567768" style="1" customWidth="1"/>
     <x:col min="4" max="4" width="9.139196" style="1" customWidth="1"/>
     <x:col min="5" max="5" width="10.424911" style="1" customWidth="1"/>
     <x:col min="6" max="6" width="8.139196" style="1" customWidth="1"/>
     <x:col min="7" max="7" width="7.282054" style="1" customWidth="1"/>
     <x:col min="8" max="8" width="5.282054" style="1" customWidth="1"/>
     <x:col min="9" max="9" width="14.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B1" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C1" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D1" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E1" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F1" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="G1" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H1" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I1" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B2" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C2" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D2" s="5">
         <x:v>45292</x:v>
       </x:c>
       <x:c r="E2" s="5">
         <x:v>45657</x:v>
       </x:c>
       <x:c r="F2" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G2" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H2" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="I2" s="6">
         <x:v>46288.8022457639</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:9">
       <x:c r="A3" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B3" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C3" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D3" s="5">
         <x:v>45658</x:v>
       </x:c>
       <x:c r="E3" s="5">
         <x:v>46022</x:v>
       </x:c>
       <x:c r="F3" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G3" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H3" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="I3" s="6">
         <x:v>46288.8022457639</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:I3"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:F27"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="7" max="16384" width="9.140625" style="1" customWidth="1"/>
     <x:col min="1" max="1" width="6.282054" style="1" customWidth="1"/>
     <x:col min="2" max="2" width="35.710625" style="1" customWidth="1"/>
     <x:col min="3" max="3" width="28.282054" style="1" customWidth="1"/>
-    <x:col min="4" max="4" width="7.282054" style="1" customWidth="1"/>
+    <x:col min="4" max="4" width="11.853482" style="1" customWidth="1"/>
     <x:col min="5" max="5" width="11.139196" style="1" customWidth="1"/>
-    <x:col min="6" max="6" width="9.282054" style="1" customWidth="1"/>
+    <x:col min="6" max="6" width="8.853482" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B1" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C1" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D1" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E1" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="F1" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B2" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C2" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D2" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E2" s="1" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F2" s="1">
-        <x:v>220000</x:v>
+        <x:v>450000</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B3" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C3" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D3" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E3" s="1" t="s">
-        <x:v>9</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F3" s="1">
-        <x:v>450000</x:v>
+        <x:v>-300000</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C4" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D4" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E4" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="F4" s="1">
-        <x:v>-300000</x:v>
+        <x:v>930000</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="B5" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="C5" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="D5" s="1" t="s">
         <x:v>42</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>35</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F5" s="1">
-        <x:v>-980000</x:v>
+        <x:v>420000</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F6" s="1">
-        <x:v>12600000</x:v>
+        <x:v>-2250000</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F7" s="1">
-        <x:v>1950000</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="F8" s="1">
-        <x:v>2300000</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F9" s="1">
-        <x:v>410000</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B10" s="1" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>9</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F10" s="1">
-        <x:v>930000</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B11" s="1" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F11" s="1">
-        <x:v>780000</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B12" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F12" s="1">
-        <x:v>1150000</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F13" s="1">
-        <x:v>940000</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>9</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F14" s="1">
-        <x:v>420000</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F15" s="1">
-        <x:v>65000</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F16" s="1">
-        <x:v>310000</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="A17" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F17" s="1">
-        <x:v>950000</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6">
       <x:c r="A18" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="B18" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="B18" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F18" s="1">
-        <x:v>-3100000</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6">
       <x:c r="A19" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="B19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="B19" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F19" s="1">
-        <x:v>-1400000</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6">
       <x:c r="A20" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="B20" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="B20" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F20" s="1">
-        <x:v>-2650000</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6">
       <x:c r="A21" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B21" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="B21" s="1" t="s">
+      <x:c r="C21" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F21" s="1">
-        <x:v>-140000</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6">
       <x:c r="A22" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="F22" s="1">
-        <x:v>-420000</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6">
       <x:c r="A23" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F23" s="1">
-        <x:v>-190000</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6">
       <x:c r="A24" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F24" s="1">
-        <x:v>-365000</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6">
       <x:c r="A25" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F25" s="1">
-        <x:v>-2100000</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6">
       <x:c r="A26" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F26" s="1">
-        <x:v>-1450000</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6">
       <x:c r="A27" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F27" s="1">
-        <x:v>-2250000</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:F27"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="15">
       <vt:lpstr>Sonuç Özeti</vt:lpstr>
       <vt:lpstr>Çalışma Kağıtları</vt:lpstr>
       <vt:lpstr>Bulgular</vt:lpstr>
       <vt:lpstr>Veri Kaynakları</vt:lpstr>
       <vt:lpstr>Tamamlanmayan İşler</vt:lpstr>
       <vt:lpstr>Sonuç Özeti!Print_Area</vt:lpstr>
       <vt:lpstr>Sonuç Özeti!Print_Titles</vt:lpstr>
       <vt:lpstr>Çalışma Kağıtları!Print_Area</vt:lpstr>